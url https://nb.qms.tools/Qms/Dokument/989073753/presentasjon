--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R8478c2e37b1b4957" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf3d018c9ae2f4714" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R01c9876a685e44cc"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R4a334de796c84a29"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R25e8a7306b464a9b"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R89e2a686623b404e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc99d860eaf4b404b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rcf4541ce5d2c41e6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R61c93e9d0263462a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Raba7d5ad20ed49fe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R4f87720fd3ed4d4f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rdc68daf20f6e437e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R55fcea0669bf44f5"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R01c9876a685e44cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R25e8a7306b464a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R77470cecfd464378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc075bce295b04f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R329166a5c84e4040" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R718510e55dc8465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R4c3c4d3e9e1a4b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R89e2a686623b404e" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9cf3631660394865" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4a334de796c84a29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc99d860eaf4b404b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rcf4541ce5d2c41e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R61c93e9d0263462a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Raba7d5ad20ed49fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R4f87720fd3ed4d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rdc68daf20f6e437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R55fcea0669bf44f5" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1fde78afe5724c65" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf0c159c298e941c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Rc296be71f5764437" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd5b283c332b043c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Ra07edef5206349fc" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf0c159c298e941c2"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rd5b283c332b043c1"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra2d0437ed5614da4" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2c87631a59604cbc" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4d6c771dbf104028" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R34c2de8be44f4581" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8af88c417da8460f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R34afdf62cb864d26" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc373a4cbe9e14d37" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rbed951c90ad946eb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8a334d0d4d414d8a" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>