--- v1 (2026-10-23)
+++ v2 (2026-10-23)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf3d018c9ae2f4714" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R11b1879fb3f748c9" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R4a334de796c84a29"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rbb2e9bdc68284297"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc99d860eaf4b404b"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R55fcea0669bf44f5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd92b67216cf142c0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rdd0e4fd3796d4fca"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R6252a0634db74ddc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R64546aec58c240ac"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Ra7de41d76e4d422c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R4cef9f8a350c4906"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Ra613f92c903b426e"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4a334de796c84a29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc99d860eaf4b404b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rcf4541ce5d2c41e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R61c93e9d0263462a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Raba7d5ad20ed49fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R4f87720fd3ed4d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rdc68daf20f6e437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R55fcea0669bf44f5" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1fde78afe5724c65" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbb2e9bdc68284297" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd92b67216cf142c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rdd0e4fd3796d4fca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R6252a0634db74ddc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R64546aec58c240ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra7de41d76e4d422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R4cef9f8a350c4906" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ra613f92c903b426e" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6ab552111e99451c" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd5b283c332b043c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Ra07edef5206349fc" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rbb9dd7c182254ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Rb5dcf883cb6b4faf" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rd5b283c332b043c1"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rbb9dd7c182254ab5"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4d6c771dbf104028" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8a334d0d4d414d8a" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ref8668a723284b14" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1f6436fbde5043f9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0aa37ad32d434680" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc63e2abdc6b34a0a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4326a17cca8240db" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8a97ba0fb4e14086" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7ad8e7e5ac0b4368" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>