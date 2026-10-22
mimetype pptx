--- v0 (2026-07-06)
+++ v1 (2026-10-22)
@@ -1,119 +1,119 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R8d9919aa5dab4ec0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rb29af6c40f574a69" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R5a4075ec56104967"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R6f2bc1c3a21d4066"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R846d6384745e49be"/>
-[...4 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rbeab36e38b234b32"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R0e22582d4d744403"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R507e0f39b49547fd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R2e12af2647e94f1c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R6bf597b6edca4181"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rea7e65084ca04219"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R9860480f1a644d16"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5a4075ec56104967" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R846d6384745e49be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R38dac98b31ce42c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R88f797f8da804d11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R66393b16e8084565" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re89ea3088f4d478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rbeab36e38b234b32" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6141be99179d4793" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6f2bc1c3a21d4066" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0e22582d4d744403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R507e0f39b49547fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R2e12af2647e94f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R6bf597b6edca4181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rea7e65084ca04219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R9860480f1a644d16" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8174c608c2e24c60" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R31dcf4aa66504bce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R8b7821953ecb4ca3" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rdf8bd6b9b0a147d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R5315d374160c4a88" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R31dcf4aa66504bce"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rdf8bd6b9b0a147d5"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -206,66 +206,66 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R53673c439e4b4263" /></Relationships>
-[...14 lines deleted...]
-<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5edb6c8c876c4caa" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rfc4d9435a395458b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd9a68f02736840c2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5124ee8cedc04121" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2feacd315e544ccc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R09b00002a8534345" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb34eaeaaad824bda" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>