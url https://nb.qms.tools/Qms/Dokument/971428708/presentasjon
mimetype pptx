--- v1 (2026-10-22)
+++ v2 (2026-10-22)
@@ -1,119 +1,119 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rb29af6c40f574a69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R15aa88e6286643ae" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R6f2bc1c3a21d4066"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rb4052dbee0c4470e"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R0e22582d4d744403"/>
-[...4 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R9860480f1a644d16"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rb9ff6f47dcd4437c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rbd1fffe124814f7d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Ra8a38ba97fe540c6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rb5032fdbb8b24d14"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rf591ab9b2a5040ca"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rd678e33301d84c33"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6f2bc1c3a21d4066" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0e22582d4d744403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R507e0f39b49547fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R2e12af2647e94f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R6bf597b6edca4181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rea7e65084ca04219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R9860480f1a644d16" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8174c608c2e24c60" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb4052dbee0c4470e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb9ff6f47dcd4437c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rbd1fffe124814f7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra8a38ba97fe540c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb5032fdbb8b24d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf591ab9b2a5040ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd678e33301d84c33" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf8e5c21541784886" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rdf8bd6b9b0a147d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R5315d374160c4a88" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8573a5bf599144a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Re227786996a04684" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rdf8bd6b9b0a147d5"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R8573a5bf599144a0"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -206,66 +206,66 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rfc4d9435a395458b" /></Relationships>
-[...14 lines deleted...]
-<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb34eaeaaad824bda" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R564e3f1685274a66" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8febf42115c94452" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R23d8040b6a7b4159" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R910187072cf942ed" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rffde05206ad24600" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5c5155e6d44d4ac6" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>