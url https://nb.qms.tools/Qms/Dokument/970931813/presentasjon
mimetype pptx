--- v0 (2026-07-03)
+++ v1 (2026-10-22)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R757e6e5324e14333" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R043c9cdaaa7c4eeb" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R74d1a20f35114924"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ra14d5ebe69aa4ece"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rbaadec61039e4c37"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R84f5d17fbf9c4952"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R218debb00f4d4eaa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rb6653e0591514c5a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rbc6e5580f6694475"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rc6cbebeaaf4e48f2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R7ad6f629ac2649b7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R87666d91436e4784"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rc63bb6e4aa414574"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R74d1a20f35114924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rbaadec61039e4c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc268302302ea4be7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9f83f8f6ff9046cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ree428706cacd44f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R58d79107820f4001" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb9afc0f0df114a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R84f5d17fbf9c4952" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R415bbe1e61214546" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra14d5ebe69aa4ece" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R218debb00f4d4eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb6653e0591514c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rbc6e5580f6694475" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc6cbebeaaf4e48f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R7ad6f629ac2649b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R87666d91436e4784" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc63bb6e4aa414574" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3bc3faa284924c18" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1f7d55b1c9064d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R9f946800d9ba41d9" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6f748c5004e54092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R24059abee0d743ef" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R1f7d55b1c9064d3d"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R6f748c5004e54092"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R65f685be07304a08" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6d8db4aaa7c64852" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rbaa0c90c95974153" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6cafcdd79b64409f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9275be1a61944139" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R816e9aa7ae1240e8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd52c646fe0b74f77" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb9f10c47c7b94a07" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4d14b8c9400b44e6" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
@@ -1391,123 +1391,87 @@
             <a:r>
               <a:rPr lang="nb-NO" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="21A366"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>Største aksjonærer</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="303A45"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>GRØTERUD OVE  –  41,7 %</a:t>
-[...71 lines deleted...]
-              <a:t>GRØTERUD TERJE  –  5,6 %</a:t>
+              <a:t>OVE GRØTERUD  –  41,7 %</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>HARALD GRØTERUD  –  38,9 %</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>HÅVARD GRØTERUD  –  19,4 %</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="bunn"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="6450000"/>
             <a:ext cx="10820400" cy="300000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>