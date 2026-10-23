--- v1 (2026-10-22)
+++ v2 (2026-10-23)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R043c9cdaaa7c4eeb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R213e1821ff624645" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ra14d5ebe69aa4ece"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R07d4c6b9f9b14526"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R218debb00f4d4eaa"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rc63bb6e4aa414574"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Ra8307dbd51ec47da"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R8969d8bca74c4eca"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rea5bec23e35c4653"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R6331fc5615cc4792"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Re7f5bcc1c43a4e9e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rd7912c7d069a4b47"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R36e795918aa848a0"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra14d5ebe69aa4ece" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R218debb00f4d4eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb6653e0591514c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rbc6e5580f6694475" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc6cbebeaaf4e48f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R7ad6f629ac2649b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R87666d91436e4784" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc63bb6e4aa414574" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3bc3faa284924c18" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R07d4c6b9f9b14526" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra8307dbd51ec47da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R8969d8bca74c4eca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rea5bec23e35c4653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R6331fc5615cc4792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re7f5bcc1c43a4e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd7912c7d069a4b47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R36e795918aa848a0" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcfab525288984ab1" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6f748c5004e54092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R24059abee0d743ef" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7290c4989ab6488a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Rfb45f595f61f4e5d" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R6f748c5004e54092"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R7290c4989ab6488a"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rbaa0c90c95974153" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4d14b8c9400b44e6" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R26732c9d351748c5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rbcccf317dd4c4c55" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R288463483c7043db" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5e7969c2da054d72" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0578a517155a419d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rce5042d2616845b1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R71a1ab9d22a74452" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>