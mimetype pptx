--- v0 (2026-10-22)
+++ v1 (2026-10-22)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R5a8460967aaa407d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Ra017a945c811432e" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R72e4d20b0a7e4796"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R69813562c1d044cc"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd5f10387a62347ff"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rea9ab891e5dd42c5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R83c9a24a77c44ad2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rd4508733e1434d86"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R1c42ce9a6cbc4227"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R1d73c46ccb2b456b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R256b037c8b594e39"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R653789bae89940c2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R44cb09ecc5194bee"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R72e4d20b0a7e4796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd5f10387a62347ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rcfd4c02751af4a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R31dfa411d85f4baf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R05e802a707064627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R3ca772bf3d0a453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf25f745fdad84b9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rea9ab891e5dd42c5" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb5f3ba75fdb64ac4" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R69813562c1d044cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R83c9a24a77c44ad2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd4508733e1434d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1c42ce9a6cbc4227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R1d73c46ccb2b456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R256b037c8b594e39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R653789bae89940c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R44cb09ecc5194bee" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re3578059d2254887" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R634825397b8940e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R0bf2ef1c5fdf4b1d" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rbe4c6d05eed64f86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R261883f60b3d4983" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R634825397b8940e7"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rbe4c6d05eed64f86"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4080c52f72fa4d0a" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2485bd6a72594870" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Raf76795442fa4681" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R047e5ff1c902411a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R65fcaaa88d5348fd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rec670a067d8b43ea" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8db713ede519434b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4e18ebcf48194b70" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R71b244e7d3e6447b" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>