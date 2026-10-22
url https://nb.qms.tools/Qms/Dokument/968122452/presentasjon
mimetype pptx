--- v1 (2026-10-22)
+++ v2 (2026-10-22)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Ra017a945c811432e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Ra7facf815c4b4867" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R69813562c1d044cc"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R7601756cf02d4cc5"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R83c9a24a77c44ad2"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R44cb09ecc5194bee"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R17da60a84c754706"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R1114f6342a954bb0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Re5009649c609470c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R69ecd98bbe9e4bc0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R10daab5f209b49a9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R50bbae150ae6491c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R58dd0ae4e4f44fcd"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R69813562c1d044cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R83c9a24a77c44ad2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd4508733e1434d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1c42ce9a6cbc4227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R1d73c46ccb2b456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R256b037c8b594e39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R653789bae89940c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R44cb09ecc5194bee" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re3578059d2254887" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7601756cf02d4cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R17da60a84c754706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R1114f6342a954bb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re5009649c609470c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R69ecd98bbe9e4bc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R10daab5f209b49a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R50bbae150ae6491c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R58dd0ae4e4f44fcd" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1d29542c9d8a41bc" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rbe4c6d05eed64f86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R261883f60b3d4983" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5d6c1c2ad5ea47f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R96ad2e00ab2f4866" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rbe4c6d05eed64f86"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R5d6c1c2ad5ea47f1"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Raf76795442fa4681" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R71b244e7d3e6447b" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rbde1dde828a34407" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Raf656d7c4aa84dd7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R38acd231b2bb496a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R11dd43067d5c427f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2dbe048040104d0c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R789dfdc5504346ea" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rdbd2229197464b03" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>