--- v2 (2026-10-22)
+++ v3 (2026-10-23)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Ra7facf815c4b4867" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R10aa4713314d4386" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R7601756cf02d4cc5"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R5ffcf43158c64075"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R17da60a84c754706"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R58dd0ae4e4f44fcd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R8c80510028a94f42"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R3d92555933504b3a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R15a2ffab62054429"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rf138d4e709c24add"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R69afddded9924147"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R55aa8acaaa774fce"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rc020b538da294a8c"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7601756cf02d4cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R17da60a84c754706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R1114f6342a954bb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re5009649c609470c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R69ecd98bbe9e4bc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R10daab5f209b49a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R50bbae150ae6491c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R58dd0ae4e4f44fcd" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1d29542c9d8a41bc" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5ffcf43158c64075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8c80510028a94f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R3d92555933504b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R15a2ffab62054429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf138d4e709c24add" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R69afddded9924147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R55aa8acaaa774fce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc020b538da294a8c" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ref517a39d3a141e8" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5d6c1c2ad5ea47f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R96ad2e00ab2f4866" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rde6c2e48e2a54197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Rba2669c189e849ba" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R5d6c1c2ad5ea47f1"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rde6c2e48e2a54197"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rbde1dde828a34407" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rdbd2229197464b03" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rfb24b50c51124ba9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1cd25eb6d46845b1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc99552fe561b4e9b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re3955542c6bd4680" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6da0411bed504912" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8835156f691141c7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3bb6ec6c7e5c418a" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>