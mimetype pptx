--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf3fd34abf8b7471f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R6a2e7258f4fc4d31" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rb180e4fd6264448b"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R2138c87e5d084c23"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R7201b76edb984bc9"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Reccdb158d0d14ef6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd94f5153cdb2445e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R93c062881b274982"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R40e911c4b4be42cc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rd465606ebf9048ff"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R6ded06eb08d6450a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R7e58325d63da465d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rcc0cbba9d11b4c28"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb180e4fd6264448b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7201b76edb984bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R09cb7b37d53f478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R2f151ff6d22a4f6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rdd8b7acb2c57401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R76da0ff4da8949c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R15aa437cb18f4ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Reccdb158d0d14ef6" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5dee381cb5974132" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2138c87e5d084c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd94f5153cdb2445e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R93c062881b274982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R40e911c4b4be42cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd465606ebf9048ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R6ded06eb08d6450a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R7e58325d63da465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rcc0cbba9d11b4c28" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R393fcce602a9494a" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rea380eef267f4def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R8c8d5ee34c9b4757" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R567bceb0f343430c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R786b2c8af2d249b2" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rea380eef267f4def"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R567bceb0f343430c"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R48039a96065a4c28" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R131c8bc5fd744938" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6f4441e333b44106" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6abb823072744639" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf6bc2c466dfd47c0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rdd513ad8b0c641ff" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8a65eba3852041d9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3727038b5e224465" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re264d13597a04591" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>