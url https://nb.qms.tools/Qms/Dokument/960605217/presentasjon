--- v1 (2026-10-23)
+++ v2 (2026-10-23)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R6a2e7258f4fc4d31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R7271e96afb074e5f" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R2138c87e5d084c23"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R04a1d22b01524f56"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd94f5153cdb2445e"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rcc0cbba9d11b4c28"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Reb8539f30a914746"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R2415b14696e14e4f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R9f82f4635e3447ec"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R6339a015c8e248e3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R7c09fab6e7174a2c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rb502a306ec71464a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Re1e625e313c64dab"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2138c87e5d084c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd94f5153cdb2445e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R93c062881b274982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R40e911c4b4be42cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd465606ebf9048ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R6ded06eb08d6450a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R7e58325d63da465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rcc0cbba9d11b4c28" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R393fcce602a9494a" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R04a1d22b01524f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Reb8539f30a914746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2415b14696e14e4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9f82f4635e3447ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R6339a015c8e248e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R7c09fab6e7174a2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb502a306ec71464a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re1e625e313c64dab" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rda787e638dee4a8c" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R567bceb0f343430c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R786b2c8af2d249b2" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re27bda2437214e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Rc2c4a4d9ee4f4c06" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R567bceb0f343430c"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Re27bda2437214e2c"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6f4441e333b44106" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re264d13597a04591" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R64e0e301e1d042c2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R529be971e4874515" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R45fc31e77daa48e1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R26b6829ea8ca4a42" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R964af0cc482140d4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rdf775b8e062948a3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R73de473cd34141e3" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>