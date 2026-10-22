--- v0 (2026-10-22)
+++ v1 (2026-10-22)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R20d4b5b5dd04419f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf9fc50015cff4b08" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R28a14cdf941441b6"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Re43ebe268b7840ac"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd6339493aa934a57"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R134efcffaee64457"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Reb7176fadae043a5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R17b44c830f1c48b3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R61cd4e20bdf34251"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rb13fe3dd9bae49fb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R96ea495f154940cd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R92c2fb41ea0f4a3e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Re76c0ac099004af7"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R28a14cdf941441b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd6339493aa934a57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R8e59fa07d8384934" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5f2beaa7a5a44833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Red1a553109884147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb05837ae59d14315" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R1cf4d5d925cc44a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R134efcffaee64457" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb9ed1c1af85442d8" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re43ebe268b7840ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Reb7176fadae043a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R17b44c830f1c48b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R61cd4e20bdf34251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb13fe3dd9bae49fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R96ea495f154940cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R92c2fb41ea0f4a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re76c0ac099004af7" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8fa0199f55e14d23" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd7976c1077f246c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R5ebadf40380946bd" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R60ebc9bd875a461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Rc67ee266c57b405c" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rd7976c1077f246c5"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R60ebc9bd875a461a"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rec0b3e4da9604702" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rdc9a6d2444d34c84" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R506efea79e814207" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8ea2ba47830e4323" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4f34528da91a4d24" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R06c49a88c80a44e6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7b0e17b45f334217" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2f85537af34a4c26" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc3c623d46ef6453a" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>