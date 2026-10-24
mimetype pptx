--- v1 (2026-10-22)
+++ v2 (2026-10-24)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf9fc50015cff4b08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R2cab88dc68e64c84" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Re43ebe268b7840ac"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R034ce8f1ba024e63"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Reb7176fadae043a5"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Re76c0ac099004af7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R4b3dea5254b84aac"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Ra1b6cce5926d4989"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R09f5143a6e6648c4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R9d48047e94c84d41"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R69057341e7b14648"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R928c489fb9f94f94"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rb2de3bed920d49cb"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re43ebe268b7840ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Reb7176fadae043a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R17b44c830f1c48b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R61cd4e20bdf34251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb13fe3dd9bae49fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R96ea495f154940cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R92c2fb41ea0f4a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re76c0ac099004af7" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8fa0199f55e14d23" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R034ce8f1ba024e63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4b3dea5254b84aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra1b6cce5926d4989" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R09f5143a6e6648c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9d48047e94c84d41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R69057341e7b14648" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R928c489fb9f94f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb2de3bed920d49cb" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6b73d07983eb4490" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R60ebc9bd875a461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Rc67ee266c57b405c" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6190a7aaab654dbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R25ef508dbe83451f" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R60ebc9bd875a461a"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R6190a7aaab654dbd"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R506efea79e814207" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc3c623d46ef6453a" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2f298b9db63c4d6b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R59bc35165fde4953" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R30e009cd96e040d1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R88e78cfa3d8e4601" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R24d075fc40004657" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0e09050e7c8e497a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9daa2fe9d71f4a4b" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>