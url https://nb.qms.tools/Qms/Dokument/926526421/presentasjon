--- v0 (2026-06-28)
+++ v1 (2026-08-16)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rbfa60a5d07dd49fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R464ce82d5ee84c79" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rc2b0a2e66ce44872"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R2d8f793cd15d4a9f"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Raadde5fc0d004e60"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rebaf4ab178644f9d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rcb02e2a374ed413d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rba908a80fd144752"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Racd9aea2e8124edd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R62c3036e03d0455a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Red1a2d1103274cac"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R2ed4b8dd834943f5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Re7777791f3fa44f6"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc2b0a2e66ce44872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Raadde5fc0d004e60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R82d4c9b13783461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf1d8d431d5f84cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R181745a8c89f4607" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd3baf44d015a460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc2a59ff71d4446b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rebaf4ab178644f9d" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc244ab7a23954ebe" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2d8f793cd15d4a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rcb02e2a374ed413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rba908a80fd144752" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Racd9aea2e8124edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R62c3036e03d0455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Red1a2d1103274cac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R2ed4b8dd834943f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re7777791f3fa44f6" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rad6cace3f96e4592" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8f0b8f35075e4fd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R1bc2f41b2274490a" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rba3bb00e7e8e4f6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R2441ba1dd9894a97" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R8f0b8f35075e4fd3"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rba3bb00e7e8e4f6e"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5c939498fe434d0b" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra04564709ebc48a1" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rfd2bf7766d394184" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc4b273fb991f40a4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Red4660f24c204392" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R76d817f21dc3463c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rbeb08dae26fd47db" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R27a651d71ac74ed7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R435edd7eaa6f4dfd" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
@@ -1054,51 +1054,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="520000"/>
             <a:ext cx="10820400" cy="900000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="l">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="3600" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1E3A5F"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nøkkeltall 2024</a:t>
+              <a:t>Nøkkeltall 2025</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="strek"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="1500000"/>
             <a:ext cx="1800000" cy="60000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:srgbClr val="21A366"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
@@ -1137,123 +1137,123 @@
             <a:r>
               <a:rPr lang="nb-NO" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="21A366"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>Tall i hele kroner – kilde: Regnskapsregisteret</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="303A45"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Driftsinntekter:  17 971 312 kr</a:t>
-[...71 lines deleted...]
-              <a:t>Sum eiendeler:  8 698 252 kr</a:t>
+              <a:t>Driftsinntekter:  17 783 190 kr</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Driftsresultat:  783 982 kr</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Årsresultat:  576 074 kr</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sum egenkapital:  5 526 027 kr</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sum eiendeler:  9 031 859 kr</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="bunn"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="6450000"/>
             <a:ext cx="10820400" cy="300000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>