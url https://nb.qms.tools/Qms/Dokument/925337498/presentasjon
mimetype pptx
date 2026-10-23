--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf1c6fb4edaed4b06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R9849e64596d846c6" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R27553a367424458d"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R4f482d82672d4850"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R5cf408db09d54f74"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rf07e5eba055c40f3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R1ad5fbfac5bf4089"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R2630fe37c37b4a4a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R990bf196b5a04f04"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Red523f382f2343ad"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Re83da41d3b0c4097"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rd54bc8a93d16407f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rb369498e1e9d44da"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R27553a367424458d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5cf408db09d54f74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R01903b4874a54210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ref4b71b3e7fe425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R40da028dace54057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9514066c5c494eb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Re7a7adc88bfb4d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf07e5eba055c40f3" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R07a5e3fa0e9848bb" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4f482d82672d4850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1ad5fbfac5bf4089" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2630fe37c37b4a4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R990bf196b5a04f04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Red523f382f2343ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re83da41d3b0c4097" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd54bc8a93d16407f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb369498e1e9d44da" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra02f0f1c0ca245d3" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9e9451fe72ff4f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R35c1c33a09504cc2" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd0847c0421c74ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Rfd3315a9d1424e18" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R9e9451fe72ff4f4e"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rd0847c0421c74ef9"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Raba8d4764f7941a2" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R95efe15edb184716" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc1d74c8a49b14d88" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rdd7d2493061743b5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc3ab5c02c2df41a4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R97558176a2394a1f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R71ef1cb02f064cb0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rde980a6a8d614a8a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7b74cd7119114d21" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>