--- v1 (2026-10-23)
+++ v2 (2026-10-23)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R9849e64596d846c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R9b68ad069ed54dc2" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R4f482d82672d4850"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R03f5e487e1914766"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R1ad5fbfac5bf4089"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rb369498e1e9d44da"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R04e433b3c43a4dbb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R7299b264c13d4f55"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R4cbe733e733c4f88"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rcadafbf5b003424f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Re886876c62d7480f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R25ef4d6c25de4b11"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rbb02fae1e69f45e5"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4f482d82672d4850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1ad5fbfac5bf4089" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2630fe37c37b4a4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R990bf196b5a04f04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Red523f382f2343ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re83da41d3b0c4097" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd54bc8a93d16407f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb369498e1e9d44da" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra02f0f1c0ca245d3" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R03f5e487e1914766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R04e433b3c43a4dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R7299b264c13d4f55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4cbe733e733c4f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rcadafbf5b003424f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re886876c62d7480f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R25ef4d6c25de4b11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rbb02fae1e69f45e5" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5755ea14440f44e6" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd0847c0421c74ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Rfd3315a9d1424e18" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R985a3b21bb254e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R2697b77a4cc44036" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rd0847c0421c74ef9"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R985a3b21bb254e83"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc1d74c8a49b14d88" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7b74cd7119114d21" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R44165367c37943f3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1c9901358bf04a4f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R91b704aefafe4daf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb648133494194332" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf6cfc56260c2469b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd4cd0725b29f4cbf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6d2450474d0a4cea" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>