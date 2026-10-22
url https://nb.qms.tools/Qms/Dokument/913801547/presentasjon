--- v0 (2026-10-22)
+++ v1 (2026-10-22)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R84c708cec6f04ad9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R7c3dd5daca034eb1" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R3887ead054384c90"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rdeb28b6b48464690"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rb8eef136d3554adc"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rc4777f12a94e43c2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd65be456b8bb4c88"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R4e527ed535a340bf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rc1bb1b1ae98f4fa4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R39d911144d6548c6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R1be8e013e54a40f9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R3072e1231597479c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R9f7e5d2075744298"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3887ead054384c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb8eef136d3554adc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rff0028dd30634779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R501a38b1f1274138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R49b37cc32492419c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1d852b05cd124d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R5e72cf5950d449cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc4777f12a94e43c2" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7e13f2b7123b4a09" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdeb28b6b48464690" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd65be456b8bb4c88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R4e527ed535a340bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc1bb1b1ae98f4fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R39d911144d6548c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1be8e013e54a40f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R3072e1231597479c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R9f7e5d2075744298" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf3ef08b440d94954" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re744424483ca43aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R26ad5db6962c403d" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re41f8ac9722e457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Ra573fea214cc49f5" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Re744424483ca43aa"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Re41f8ac9722e457b"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rbd27df03bb3c4730" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6b81c24def20422f" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf7b35408df784cb7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf3e63bae5d9d4c53" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra0a04c38cf584cb9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R86002be839754103" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc611cd2e02854061" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6776c865c3694b37" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf6f1d38b47514a17" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>