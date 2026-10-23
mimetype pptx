--- v1 (2026-10-22)
+++ v2 (2026-10-23)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R7c3dd5daca034eb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R97e988d8d91f4a43" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rdeb28b6b48464690"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rd9a448ec0a384eee"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd65be456b8bb4c88"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R9f7e5d2075744298"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R242b14f4907c49ff"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R8ce2b4b707374cb6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R0653efd7827a46dc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R4185f73c6e0048e0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R841fef6bd85641f4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rcf7206201dbb4c75"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R9e1de68e17f64880"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdeb28b6b48464690" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd65be456b8bb4c88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R4e527ed535a340bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc1bb1b1ae98f4fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R39d911144d6548c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1be8e013e54a40f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R3072e1231597479c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R9f7e5d2075744298" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf3ef08b440d94954" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd9a448ec0a384eee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R242b14f4907c49ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R8ce2b4b707374cb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R0653efd7827a46dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R4185f73c6e0048e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R841fef6bd85641f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rcf7206201dbb4c75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R9e1de68e17f64880" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd27f71c2c0b94bfc" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re41f8ac9722e457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Ra573fea214cc49f5" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb25be10f193148f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R4840ca3ab6414bb0" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Re41f8ac9722e457b"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rb25be10f193148f0"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf7b35408df784cb7" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf6f1d38b47514a17" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6c850f06d6ad4210" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rcb7a8df8927a4dac" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R94d3bfb562524bc8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R84abae1a5f6c4c30" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rcaba848d184d4e8d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1eb9872290614c7c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf136b4cb0abe4fe6" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>